--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -127,51 +127,51 @@
       <w:r w:rsidR="00250A26" w:rsidRPr="00566BBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>soutien à la géothermie de surface</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2537B0D8" w14:textId="77777777" w:rsidR="001406B7" w:rsidRPr="001E3FAB" w:rsidRDefault="001406B7" w:rsidP="001406B7">
       <w:pPr>
         <w:pStyle w:val="normalformulaire"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1470"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="648809BC" w14:textId="45497F3F" w:rsidR="001E3FAB" w:rsidRPr="001F3191" w:rsidRDefault="001E3FAB" w:rsidP="001E3FAB">
+    <w:p w14:paraId="648809BC" w14:textId="389FC750" w:rsidR="001E3FAB" w:rsidRPr="001F3191" w:rsidRDefault="001E3FAB" w:rsidP="001E3FAB">
       <w:pPr>
         <w:pStyle w:val="normalformulaire"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1470"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F3191">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>La présente fiche est à fournir avec les pièces demandées sur le téléservice</w:t>
       </w:r>
       <w:r w:rsidR="001F3191" w:rsidRPr="001F3191">
@@ -215,73 +215,61 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E276D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="006E276D" w:rsidRPr="006E276D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">version </w:t>
       </w:r>
-      <w:r w:rsidR="00CB3033">
+      <w:r w:rsidR="00371F7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>10/09</w:t>
-[...11 lines deleted...]
-        <w:t>/2025</w:t>
+        <w:t>30/04/2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51EA6523" w14:textId="77777777" w:rsidR="008B2826" w:rsidRDefault="008B2826" w:rsidP="001E3FAB">
       <w:pPr>
         <w:pStyle w:val="normalformulaire"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1470"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2836C283" w14:textId="77777777" w:rsidR="007A212E" w:rsidRDefault="007A212E" w:rsidP="00725895">
       <w:pPr>
         <w:pStyle w:val="Titre4"/>
       </w:pPr>
       <w:r>
         <w:t>Descriptif du projet</w:t>
@@ -355,56 +343,58 @@
             <w:tcW w:w="2553" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B104456" w14:textId="77777777" w:rsidR="008B2826" w:rsidRDefault="008B2826" w:rsidP="008B2826">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:rPr>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Type d’installation </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A1A6877" w14:textId="77777777" w:rsidR="008B2826" w:rsidRPr="00617282" w:rsidRDefault="008B2826" w:rsidP="008B2826">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:rPr>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>géothermique</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7226732C" w14:textId="77777777" w:rsidR="008B2826" w:rsidRPr="00617282" w:rsidRDefault="008B2826" w:rsidP="008B2826">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:rPr>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B2826" w:rsidRPr="00617282" w14:paraId="6AC4D6FC" w14:textId="77777777" w:rsidTr="008B2826">
         <w:trPr>
           <w:trHeight w:val="563"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2553" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
@@ -543,51 +533,67 @@
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F26A81"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17245678" w14:textId="77777777" w:rsidR="001E3FAB" w:rsidRDefault="001E3FAB" w:rsidP="001E3FAB">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">N° Qualification / Certification </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6815F875" w14:textId="77777777" w:rsidR="001E3FAB" w:rsidRPr="001E3FAB" w:rsidRDefault="001E3FAB" w:rsidP="001E3FAB">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001E3FAB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(géothermie)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001E3FAB">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>géothermie</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001E3FAB">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3FAB" w:rsidRPr="000734F6" w14:paraId="3D41E67B" w14:textId="77777777" w:rsidTr="0050573B">
         <w:trPr>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="734ED962" w14:textId="77777777" w:rsidR="001E3FAB" w:rsidRPr="000734F6" w:rsidRDefault="001E3FAB" w:rsidP="001E3FAB">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:rPr>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000734F6">
@@ -714,53 +720,55 @@
           <w:p w14:paraId="728554EA" w14:textId="77777777" w:rsidR="001E3FAB" w:rsidRPr="000734F6" w:rsidRDefault="001E3FAB" w:rsidP="00566BBC">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3FAB" w:rsidRPr="000734F6" w14:paraId="17BDDC4A" w14:textId="77777777" w:rsidTr="008B2826">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="245F4362" w14:textId="7CB0F8C0" w:rsidR="001E3FAB" w:rsidRPr="00795972" w:rsidRDefault="001E3FAB" w:rsidP="001E3FAB">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DD0788">
               <w:t>B.E</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1386" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75A8C83D" w14:textId="77777777" w:rsidR="001E3FAB" w:rsidRPr="00DD0788" w:rsidRDefault="001E3FAB" w:rsidP="00566BBC">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:rPr>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1789" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6716B821" w14:textId="77777777" w:rsidR="001E3FAB" w:rsidRPr="00DD0788" w:rsidRDefault="001E3FAB" w:rsidP="00566BBC">
             <w:pPr>
@@ -1014,93 +1022,116 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F26A81"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BDE10B3" w14:textId="77777777" w:rsidR="00566BBC" w:rsidRDefault="00566BBC" w:rsidP="00566BBC">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Calorifique</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="313373A7" w14:textId="3DD8BB5E" w:rsidR="00624F3D" w:rsidRPr="00624F3D" w:rsidRDefault="00624F3D" w:rsidP="00566BBC">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00624F3D">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(chauffage</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008D3B6C">
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00624F3D">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / ECS</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00624F3D">
+              <w:t>chauffage</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="008D3B6C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve"> / ECS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00624F3D">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1475" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F26A81"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DE8923B" w14:textId="77777777" w:rsidR="00566BBC" w:rsidRDefault="00566BBC" w:rsidP="00566BBC">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Frigorifique</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E3E9CA0" w14:textId="77777777" w:rsidR="00566BBC" w:rsidRPr="000734F6" w:rsidRDefault="0097426D" w:rsidP="00566BBC">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(si utilisé pour le </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>si</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> utilisé pour le </w:t>
             </w:r>
             <w:r w:rsidR="00566BBC" w:rsidRPr="00566BBC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>refroidissement)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00566BBC" w:rsidRPr="000734F6" w14:paraId="36762847" w14:textId="77777777" w:rsidTr="0097426D">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2179" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34640259" w14:textId="06D1163B" w:rsidR="00566BBC" w:rsidRDefault="00566BBC" w:rsidP="00566BBC">
             <w:pPr>
@@ -1443,51 +1474,67 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F26A81"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75F3574A" w14:textId="77777777" w:rsidR="000364CE" w:rsidRDefault="000364CE" w:rsidP="0097426D">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
             </w:pPr>
             <w:r>
               <w:t>Type de bâtiment / process</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1368A367" w14:textId="77777777" w:rsidR="000364CE" w:rsidRPr="0097426D" w:rsidRDefault="000364CE" w:rsidP="0097426D">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097426D">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(ajouter des lignes si nécessaires)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0097426D">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ajouter</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0097426D">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> des lignes si nécessaires)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F26A81"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30516117" w14:textId="77777777" w:rsidR="000364CE" w:rsidRPr="0097426D" w:rsidRDefault="000364CE" w:rsidP="0097426D">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
             </w:pPr>
             <w:r w:rsidRPr="0097426D">
               <w:rPr>
                 <w:rStyle w:val="Accentuation"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
               </w:rPr>
               <w:t>Surface du bâtiment (m²)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1495,121 +1542,147 @@
             <w:tcW w:w="1248" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F26A81"/>
           </w:tcPr>
           <w:p w14:paraId="14AAEA77" w14:textId="0351303E" w:rsidR="000364CE" w:rsidRDefault="000364CE" w:rsidP="0097426D">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Besoin</w:t>
             </w:r>
             <w:r w:rsidR="00C42729">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de chauffage</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28871906" w14:textId="50B78F39" w:rsidR="00C42729" w:rsidRPr="000734F6" w:rsidRDefault="00C42729" w:rsidP="0097426D">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>(kWh/an)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>kWh</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>/an)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="518" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F26A81"/>
           </w:tcPr>
           <w:p w14:paraId="34014C93" w14:textId="5CB47C16" w:rsidR="000364CE" w:rsidRDefault="000364CE" w:rsidP="0097426D">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Besoin</w:t>
             </w:r>
             <w:r w:rsidR="00C42729">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de Froid</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61D7C249" w14:textId="5DF3EEE9" w:rsidR="00C42729" w:rsidRPr="000734F6" w:rsidRDefault="00C42729" w:rsidP="00C42729">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
             </w:pPr>
             <w:r>
-              <w:t>(kWh/an)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>kWh</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>/an)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="602" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F26A81"/>
           </w:tcPr>
           <w:p w14:paraId="374D3744" w14:textId="13092F5D" w:rsidR="000364CE" w:rsidRDefault="000364CE" w:rsidP="0097426D">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Besoin</w:t>
             </w:r>
             <w:r w:rsidR="00C42729">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CDB06AC" w14:textId="77777777" w:rsidR="000364CE" w:rsidRDefault="000364CE" w:rsidP="0097426D">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>d’ECS</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="3D066B73" w14:textId="564CDE2B" w:rsidR="00C42729" w:rsidRPr="000734F6" w:rsidRDefault="00C42729" w:rsidP="0097426D">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>(kWh/an)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>kWh</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>/an)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000364CE" w:rsidRPr="000734F6" w14:paraId="4521F214" w14:textId="77777777" w:rsidTr="00CB51D2">
         <w:trPr>
           <w:trHeight w:val="489"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1930" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F26A81"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6118B08F" w14:textId="77777777" w:rsidR="000364CE" w:rsidRPr="000734F6" w:rsidRDefault="000364CE" w:rsidP="0097426D">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="pct"/>
             <w:vMerge/>
@@ -2185,61 +2258,71 @@
       </w:r>
       <w:r w:rsidR="001328EA">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t> / Sous-station : .........………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="001328EA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4546683A" w14:textId="486F33C4" w:rsidR="001328EA" w:rsidRDefault="00531466" w:rsidP="00F17802">
       <w:pPr>
         <w:pStyle w:val="Texte"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="001328EA">
-        <w:t>aux d’EnR&amp;R du réseau</w:t>
+        <w:t>aux d’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001328EA">
+        <w:t>EnR&amp;R</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001328EA">
+        <w:t xml:space="preserve"> du réseau</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (en %)</w:t>
       </w:r>
       <w:r w:rsidR="001328EA">
         <w:t> : ………</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>…….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001328EA">
         <w:t>…………………………………………………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="781450F9" w14:textId="77777777" w:rsidR="0092606E" w:rsidRPr="0097426D" w:rsidRDefault="0092606E" w:rsidP="0097426D"/>
     <w:p w14:paraId="0BA4CB58" w14:textId="77777777" w:rsidR="0097426D" w:rsidRPr="00725895" w:rsidRDefault="0097426D" w:rsidP="00725895">
       <w:pPr>
         <w:pStyle w:val="Titre4"/>
       </w:pPr>
       <w:r w:rsidRPr="00725895">
         <w:t>Caractéristiques de l’installation en surface</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C19AD15" w14:textId="77777777" w:rsidR="0097426D" w:rsidRDefault="008A388E" w:rsidP="005F39FA">
       <w:pPr>
         <w:pStyle w:val="Titre7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Production</w:t>
       </w:r>
     </w:p>
@@ -2349,57 +2432,63 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F26A81"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EDD99D7" w14:textId="77777777" w:rsidR="008A388E" w:rsidRPr="008A388E" w:rsidRDefault="008A388E" w:rsidP="008A388E">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Puissance </w:t>
             </w:r>
             <w:r w:rsidRPr="0006478E">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(kW)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F26A81"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36639590" w14:textId="77777777" w:rsidR="008A388E" w:rsidRPr="008A388E" w:rsidRDefault="008A388E" w:rsidP="008A388E">
+          <w:p w14:paraId="36639590" w14:textId="26F025BC" w:rsidR="008A388E" w:rsidRPr="008A388E" w:rsidRDefault="008A388E" w:rsidP="008A388E">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>COP ou EER</w:t>
+              <w:t>COP</w:t>
+            </w:r>
+            <w:r w:rsidR="00371F7D">
+              <w:t xml:space="preserve"> machine</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> ou EER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1166" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F26A81"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="256D8197" w14:textId="77777777" w:rsidR="008A388E" w:rsidRPr="008A388E" w:rsidRDefault="008A388E" w:rsidP="008A388E">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Type de fluide frigorigène et masse contenue dans la PAC</w:t>
             </w:r>
             <w:r w:rsidR="0006478E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0006478E" w:rsidRPr="0006478E">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(kg)</w:t>
@@ -2412,51 +2501,67 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F26A81"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7511543F" w14:textId="77777777" w:rsidR="008A388E" w:rsidRDefault="008A388E" w:rsidP="008A388E">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Nature du combustible</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34D9DF49" w14:textId="77777777" w:rsidR="008A388E" w:rsidRPr="0006478E" w:rsidRDefault="008A388E" w:rsidP="008A388E">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0006478E">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(gaz / fioul / électricité…)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0006478E">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>gaz</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0006478E">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / fioul / électricité…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F26A81"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2557CAAA" w14:textId="77777777" w:rsidR="008A388E" w:rsidRPr="008A388E" w:rsidRDefault="008A388E" w:rsidP="008A388E">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Type d’équipement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A388E" w:rsidRPr="000734F6" w14:paraId="78010E57" w14:textId="77777777" w:rsidTr="001977B2">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
@@ -2818,78 +2923,85 @@
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="74A6E986" id="Groupe 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:131.5pt;margin-top:14.25pt;width:52.6pt;height:8.8pt;z-index:251662336;mso-width-relative:margin" coordsize="6679,1117" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+HfQWJwMAALwKAAAOAAAAZHJzL2Uyb0RvYy54bWzsVltP2zAUfp+0/2D5faRpmxYiUlTBQJMQ&#10;IGDi2TjORXJsz3abdr9+x3aSVgWhjUl7GTwE2+fm851zvvr0bNNwtGba1FJkOD4aYcQElXktygx/&#10;f7z8coyRsUTkhEvBMrxlBp8tPn86bVXKxrKSPGcagRNh0lZluLJWpVFkaMUaYo6kYgKEhdQNsbDV&#10;ZZRr0oL3hkfj0WgWtVLnSkvKjIHTiyDEC++/KBi1t0VhmEU8w3A367/af5/dN1qckrTURFU17a5B&#10;3nGLhtQCgg6uLoglaKXrF66ammppZGGPqGwiWRQ1ZT4HyCYeHWRzpeVK+VzKtC3VABNAe4DTu93S&#10;m/WdRnUOtZtgJEgDNfJhGYIDQKdVZQpKV1o9qDvdHZRh5xLeFLpx/yEVtPG4bgdc2cYiCoez2fxk&#10;MseIgiiO43k8DbjTCorzwopWX9+0i/qgkbvbcJVWQQeZHUjm70B6qIhiHnvj8u9AmvUY3UNnEVFy&#10;hmYBJa81QGRSA2j9Lj5xnBwn40N8hjxJqrSxV0w2yC0yrCG47zayvjYWagKqvYqLKeRlzblvbS5Q&#10;CwWYJCNvYCSvcyd0an7I2DnXaE1gPOwmdqmArz0t2HEBhw7dkJJf2S1nzgUX96yA9oEij0MAN7g7&#10;n4RSJmwcRBXJWQiVjOCvD9Zb+NDeofNcwCUH352DXjM46X2HO3f6zpT5uR+Mu8zfMh4sfGQp7GDc&#10;1ELq1zLjkFUXOej3IAVoHErPMt9C32gZWMcoellD/a6JsXdEA80AIQF12lv4FFxCnWS3wqiS+udr&#10;504fGhukGLVAWxk2P1ZEM4z4NwEtfxJPp47n/GaazMew0fuS532JWDXnEkofA0kr6pdO3/J+WWjZ&#10;PAHDLl1UEBFBIXaGqdX95twGOgWOpmy59GrAbYrYa/GgqHPuUHX9+bh5Ilp1TWyBHW5kP2YkPejl&#10;oOsshVyurCxq3+g7XDu8YeQdSf2D2YdfssCPu9k//qPZT5LxZAY0+JIggQCSOcDbEWQ8Trre6tm1&#10;n+4PAniFXD4I4L8nAP8UgCeS/w3pnnPuDba/94Sxe3QufgEAAP//AwBQSwMEFAAGAAgAAAAhANtF&#10;X4ThAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+FvIPYQG+N/NMY41oOIbQ9hUKT&#10;QultY29sE2tlLMV23r7qqbnNMsPsN/lm1p0YabCtYQXhKgBBXJqq5VrB1/HtKQVhHXKFnWFScCML&#10;m2LxkGNWmYk/aTy4WvgSthkqaJzrMylt2ZBGuzI9sffOZtDo/DnUshpw8uW6k1EQJFJjy/5Dgz3t&#10;Giovh6tW8D7htI3D13F/Oe9uP8f1x/c+JKUel/P2BYSj2f2H4Q/fo0PhmU7mypUVnYIoif0W50W6&#10;BuEDcZJGIE4KnpMQZJHL+wXFLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA+HfQWJwMA&#10;ALwKAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDbRV+E&#10;4QAAAAkBAAAPAAAAAAAAAAAAAAAAAIEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;jwYAAAAA&#10;">
                 <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;width:1158;height:1117;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBXH+c5vAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BCsIw&#10;EETvgv8QVvCmqQpFqlFEEERPVvG8NGtbbDaliRr/3giCx2Fm3jDLdTCNeFLnassKJuMEBHFhdc2l&#10;gst5N5qDcB5ZY2OZFLzJwXrV7y0x0/bFJ3rmvhQRwi5DBZX3bSalKyoy6Ma2JY7ezXYGfZRdKXWH&#10;rwg3jZwmSSoN1hwXKmxpW1Fxzx9GwXV+0uUlHHJznD22t2nqTPBOqeEgbBYgPAX/D//ae60ghe+V&#10;eAPk6gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAAAAAA&#10;AAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBXH+c5vAAAANoAAAAPAAAAAAAAAAAA&#10;AAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8AIAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight=".5pt"/>
                 <v:rect id="Rectangle 8" o:spid="_x0000_s1028" style="position:absolute;left:5523;width:1156;height:1111;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBJzNbQugAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE+9CsIw&#10;EN4F3yGc4KapCiLVtIggiE5WcT6asy02l9JEjW9vBsHx4/vf5MG04kW9aywrmE0TEMSl1Q1XCq6X&#10;/WQFwnlkja1lUvAhB3k2HGww1fbNZ3oVvhIxhF2KCmrvu1RKV9Zk0E1tRxy5u+0N+gj7Suoe3zHc&#10;tHKeJEtpsOHYUGNHu5rKR/E0Cm6rs66u4ViY0+K5u8+XzgTvlBqPwnYNwlPwf/HPfdAK4tZ4Jd4A&#10;mX0BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAAAAAA&#10;AAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASczW0LoAAADaAAAADwAAAAAAAAAAAAAA&#10;AAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAO4CAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight=".5pt"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="008A388E">
         <w:t xml:space="preserve">Recours au </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001F3191">
         <w:t>free</w:t>
       </w:r>
       <w:r w:rsidR="008A388E">
         <w:t>cooling</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008A388E">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> O</w:t>
       </w:r>
       <w:r w:rsidR="00554FFD">
         <w:t>ui</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> -  </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">-  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001B7785">
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00554FFD">
         <w:t>on</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E7ADF9B" w14:textId="77777777" w:rsidR="00725895" w:rsidRPr="00725895" w:rsidRDefault="00725895" w:rsidP="005F39FA">
       <w:pPr>
         <w:pStyle w:val="Titre7"/>
       </w:pPr>
       <w:r w:rsidRPr="00725895">
         <w:t>Distribution</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AE13770" w14:textId="77777777" w:rsidR="00725895" w:rsidRDefault="001B7785" w:rsidP="00554FFD">
       <w:pPr>
         <w:pStyle w:val="Texte"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
@@ -3045,95 +3157,108 @@
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="6ECA0FA5" id="Rectangle 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:274.15pt;margin-top:13.95pt;width:9.1pt;height:8.75pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEjmBomAIAAI4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvjrOknaz6lRRqk6T&#10;qjZqO/WZYIgtYY4BiZP99TvAdqKu2sM0P2Dg7r7jvvtxfXNoFdkL6xrQJc0vJpQIzaFq9LakP17u&#10;Pn2hxHmmK6ZAi5IehaM3i48frjtTiCnUoCphCYJoV3SmpLX3psgyx2vRMncBRmgUSrAt83i026yy&#10;rEP0VmXTyeQy68BWxgIXzuHtbRLSRcSXUnD/KKUTnqiS4tt8XG1cN2HNFtes2Fpm6ob3z2D/8IqW&#10;NRqdjlC3zDOys80fUG3DLTiQ/oJDm4GUDRcxBowmn7yJ5rlmRsRYkBxnRprc/4PlD/u1JU2FuZtR&#10;olmLOXpC1pjeKkHwDgnqjCtQ79msbX9yuA3RHqRtwx/jIIdI6nEkVRw84XiZ5/P5FVLPUZTjN50H&#10;zOxkbKzz3wS0JGxKatF7pJLt751PqoNK8KXhrlEK71mhNOlKevl5PokGDlRTBWGQxQoSK2XJnmHu&#10;/SHv3Z5p4SOUxreEAFNIceePSiT4JyGRGwximhyEqjxhMs6F9nkS1awSydV8gt/gbLCIESuNgAFZ&#10;4iNH7B5g0EwgA3aKv9cPpiIW9WjcR/4349EiegbtR+O20WDfi0xhVL3npD+QlKgJLG2gOmLlWEgt&#10;5Qy/azB/98z5NbPYQ5hynAv+ERepAPME/Y6SGuyv9+6DPpY2SinpsCdL6n7umBWUqO8ai/5rPpuF&#10;Jo6H2fxqigd7LtmcS/SuXQGmPscJZHjcBn2vhq200L7i+FgGryhimqPvknJvh8PKp1mBA4iL5TKq&#10;YeMa5u/1s+EBPLAa6vPl8Mqs6YvYY/U/wNC/rHhTy0k3WGpY7jzIJhb6ideeb2z6WDj9gApT5fwc&#10;tU5jdPEbAAD//wMAUEsDBBQABgAIAAAAIQCuiCfj3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9BT4NAEIXvJv6HzZh4s4sUkFKGxjTxoqfSxvOWnQKRnSXs0uK/dz3pcfK+vPdNuVvMIK40ud4y&#10;wvMqAkHcWN1zi3A6vj3lIJxXrNVgmRC+ycGuur8rVaHtjQ90rX0rQgm7QiF03o+FlK7pyCi3siNx&#10;yC52MsqHc2qlntQtlJtBxlGUSaN6DgudGmnfUfNVzwbhMz/o9rS81+ZjPe8vcebM4h3i48PyugXh&#10;afF/MPzqB3WogtPZzqydGBDSJF8HFCF+2YAIQJplKYgzQpImIKtS/v+g+gEAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBEjmBomAIAAI4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCuiCfj3QAAAAkBAAAPAAAAAAAAAAAAAAAAAPIEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight=".5pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00725895">
         <w:t>Remplacement des émetteurs de chaleur / froid :</w:t>
       </w:r>
       <w:r w:rsidR="00725895">
         <w:tab/>
         <w:t xml:space="preserve"> O</w:t>
       </w:r>
       <w:r w:rsidR="00554FFD">
         <w:t>ui</w:t>
       </w:r>
       <w:r w:rsidR="00725895">
-        <w:t xml:space="preserve"> -  </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00725895">
+        <w:t xml:space="preserve">-  </w:t>
       </w:r>
       <w:r w:rsidR="00725895">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00725895">
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00554FFD">
         <w:t>on</w:t>
       </w:r>
       <w:r w:rsidR="00725895">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D18C6E3" w14:textId="59B63D29" w:rsidR="00725895" w:rsidRDefault="00DC0182" w:rsidP="00554FFD">
       <w:pPr>
         <w:pStyle w:val="Texte"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:t>Type d’émetteurs et leur r</w:t>
       </w:r>
       <w:r w:rsidR="00725895">
         <w:t xml:space="preserve">égime de </w:t>
       </w:r>
       <w:r>
         <w:t>températures :</w:t>
       </w:r>
       <w:r w:rsidR="00725895">
         <w:t xml:space="preserve"> …………………………………</w:t>
       </w:r>
       <w:r w:rsidR="001B7785">
         <w:t>…………………</w:t>
       </w:r>
       <w:r>
-        <w:t>………………………………………………………..</w:t>
+        <w:t>…………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001B7785">
         <w:t>……</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="735D1EE9" w14:textId="5677BAD1" w:rsidR="00DC0182" w:rsidRDefault="00DC0182" w:rsidP="00DC0182">
       <w:pPr>
         <w:pStyle w:val="Texte"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>……………………………………………………………………………………………………………..……</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A92CE67" w14:textId="77777777" w:rsidR="00725895" w:rsidRDefault="00E8242C" w:rsidP="00554FFD">
       <w:pPr>
         <w:pStyle w:val="Texte"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
@@ -3367,55 +3492,60 @@
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="7DA9122A" id="Rectangle 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:235.6pt;margin-top:3.1pt;width:9.1pt;height:8.75pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+gdCDmAIAAI4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvjrOmnaz6lRRq06T&#10;qrZqO/WZYogtAceAxMn++h1gO1FX7WGaHzBwd99x3/24uNxpRbbC+Q5MTcuTGSXCcGg6s67pj+eb&#10;T18o8YGZhikwoqZ74enl8uOHi95WYg4tqEY4giDGV72taRuCrYrC81Zo5k/ACoNCCU6zgEe3LhrH&#10;ekTXqpjPZmdFD66xDrjwHm+vs5AuE76Ugod7Kb0IRNUU3xbS6tL6GtdiecGqtWO27fjwDPYPr9Cs&#10;M+h0grpmgZGN6/6A0h134EGGEw66ACk7LlIMGE05exPNU8usSLEgOd5ONPn/B8vvtg+OdA3m7owS&#10;wzTm6BFZY2atBME7JKi3vkK9J/vghpPHbYx2J52Of4yD7BKp+4lUsQuE42VZLhbnSD1HUYnffBEx&#10;i4OxdT58E6BJ3NTUofdEJdve+pBVR5Xoy8BNpxTes0oZ0tf07PNilgw8qK6JwihLFSSulCNbhrkP&#10;u3Jwe6SFj1AG3xIDzCGlXdgrkeEfhURuMIh5dhCr8oDJOBcmlFnUskZkV4sZfqOz0SJFrAwCRmSJ&#10;j5ywB4BRM4OM2Dn+QT+ailTUk/EQ+d+MJ4vkGUyYjHVnwL0XmcKoBs9ZfyQpUxNZeoVmj5XjILeU&#10;t/ymw/zdMh8emMMewpTjXAj3uEgFmCcYdpS04H69dx/1sbRRSkmPPVlT/3PDnKBEfTdY9F/L09PY&#10;xOlwujif48EdS16PJWajrwBTX+IEsjxto35Q41Y60C84PlbRK4qY4ei7pjy48XAV8qzAAcTFapXU&#10;sHEtC7fmyfIIHlmN9fm8e2HODkUcsPrvYOxfVr2p5awbLQ2sNgFklwr9wOvANzZ9KpxhQMWpcnxO&#10;WocxuvwNAAD//wMAUEsDBBQABgAIAAAAIQBbjgoN3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUjcqNM0SkPIpkKVuMCpacXZjd0kIl5HsdOav2c5wWm0mtHM22oX7SiuZvaD&#10;I4T1KgFhqHV6oA7hdHx7KkD4oEir0ZFB+DYedvX9XaVK7W50MNcmdIJLyJcKoQ9hKqX0bW+s8is3&#10;GWLv4marAp9zJ/WsblxuR5kmSS6tGogXejWZfW/ar2axCJ/FQXen+N7Yj82yv6S5tzF4xMeH+PoC&#10;IpgY/sLwi8/oUDPT2S2kvRgRsu065ShCzsJ+VjxnIM4I6WYLsq7k/wfqHwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQA+gdCDmAIAAI4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBbjgoN3QAAAAgBAAAPAAAAAAAAAAAAAAAAAPIEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight=".5pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00725895">
         <w:t>Remplacement du réseau hydraulique :</w:t>
       </w:r>
       <w:r w:rsidR="00725895" w:rsidRPr="00725895">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00725895">
         <w:tab/>
         <w:t xml:space="preserve"> O</w:t>
       </w:r>
       <w:r w:rsidR="00554FFD">
         <w:t>ui</w:t>
       </w:r>
       <w:r w:rsidR="00725895">
-        <w:t xml:space="preserve"> -  </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00725895">
+        <w:t xml:space="preserve">-  </w:t>
       </w:r>
       <w:r w:rsidR="00725895">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001B7785">
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00725895">
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00554FFD">
         <w:t>on</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D051A63" w14:textId="77777777" w:rsidR="00E8242C" w:rsidRPr="00E8242C" w:rsidRDefault="00E8242C" w:rsidP="00E8242C">
       <w:pPr>
         <w:pStyle w:val="Texte"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E8242C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Pour rappel : les installations de géothermie alimentant des réseaux d’émetteurs haute-température ne sont pas éligibles au présent dispositif.</w:t>
@@ -3518,51 +3648,67 @@
             <w:tcW w:w="3673" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FBDEBA6" w14:textId="77777777" w:rsidR="002E7BC5" w:rsidRDefault="002E7BC5" w:rsidP="00225AD6">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Positionnement du projet</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="340633D2" w14:textId="77777777" w:rsidR="00225AD6" w:rsidRPr="00225AD6" w:rsidRDefault="00225AD6" w:rsidP="00225AD6">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00225AD6">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>(mettre une croix dans la case correspondante)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00225AD6">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>mettre</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00225AD6">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> une croix dans la case correspondante)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E7BC5" w14:paraId="0F011E1B" w14:textId="77777777" w:rsidTr="00225AD6">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="986" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04B7BCE0" w14:textId="77777777" w:rsidR="002E7BC5" w:rsidRDefault="002E7BC5" w:rsidP="00225AD6">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
             </w:pPr>
             <w:r>
               <w:t>Vert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3942,51 +4088,67 @@
             <w:tcW w:w="5832" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E69A81A" w14:textId="77777777" w:rsidR="00053B2C" w:rsidRDefault="00053B2C" w:rsidP="00554FFD">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
             </w:pPr>
             <w:r w:rsidRPr="00AF34E1">
               <w:t>Présence d'un échangeur primaire</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3662EC13" w14:textId="77777777" w:rsidR="00554FFD" w:rsidRPr="00554FFD" w:rsidRDefault="00554FFD" w:rsidP="00554FFD">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:rPr>
                 <w:i/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554FFD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(entre eau de nappe et évaporateur PAC)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00554FFD">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>entre</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00554FFD">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> eau de nappe et évaporateur PAC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C076DD9" w14:textId="77777777" w:rsidR="00053B2C" w:rsidRPr="00AF34E1" w:rsidRDefault="00053B2C" w:rsidP="00554FFD">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF34E1">
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r w:rsidRPr="00AF34E1">
               <w:t xml:space="preserve"> Oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4028,51 +4190,67 @@
               <w:pStyle w:val="Texte"/>
             </w:pPr>
             <w:r w:rsidRPr="00AF34E1">
               <w:t xml:space="preserve">Distance entre forages </w:t>
             </w:r>
             <w:r w:rsidRPr="0006478E">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(m)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="272A1164" w14:textId="77777777" w:rsidR="00554FFD" w:rsidRPr="00554FFD" w:rsidRDefault="00554FFD" w:rsidP="00554FFD">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:rPr>
                 <w:i/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00554FFD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(entre forage de production et de réinjection)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00554FFD">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>entre</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00554FFD">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> forage de production et de réinjection)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13E9E007" w14:textId="77777777" w:rsidR="00053B2C" w:rsidRPr="00AF34E1" w:rsidRDefault="00053B2C" w:rsidP="00554FFD">
             <w:pPr>
               <w:pStyle w:val="Texte"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00053B2C" w:rsidRPr="00AF34E1" w14:paraId="67DCA1BE" w14:textId="77777777" w:rsidTr="005F39FA">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
@@ -7231,51 +7409,51 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Schoolbook">
     <w:altName w:val="Century"/>
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
@@ -7449,124 +7627,159 @@
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="1E4E7B46" w14:textId="0F8A571D" w:rsidR="00047B9F" w:rsidRDefault="00047B9F">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Soit la puissance nominale indiquée par le constructeur de la PAC</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3B7A1D44" w14:textId="7CF75B3E" w:rsidR="00817ECE" w:rsidRDefault="00817ECE">
+    <w:p w14:paraId="3B7A1D44" w14:textId="1AC47FB9" w:rsidR="00817ECE" w:rsidRDefault="00817ECE">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <m:t xml:space="preserve">Energie prélevé sous sol </m:t>
+          <m:t>Energie prélevé</m:t>
+        </m:r>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <m:t>e</m:t>
+        </m:r>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <m:t xml:space="preserve"> sous sol </m:t>
         </m:r>
         <m:d>
           <m:dPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </m:ctrlPr>
           </m:dPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <m:t>kWhENR/an</m:t>
             </m:r>
           </m:e>
         </m:d>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <m:t>=Besoin calorifique assuré par la PAC (kWh/an) / (</m:t>
+          <m:t xml:space="preserve">=Besoin calorifique assuré par la PAC (kWh/an) </m:t>
+        </m:r>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <m:t>*</m:t>
+        </m:r>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <m:t xml:space="preserve"> (</m:t>
         </m:r>
         <m:f>
           <m:fPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </m:ctrlPr>
           </m:fPr>
           <m:num>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <m:t>COP</m:t>
             </m:r>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <m:t>-1</m:t>
+            </m:r>
           </m:num>
           <m:den>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <m:t>COP-1</m:t>
+              <m:t>COP</m:t>
             </m:r>
           </m:den>
         </m:f>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <m:t>)</m:t>
         </m:r>
       </m:oMath>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="56C18348" w14:textId="7F4C8C63" w:rsidR="00817ECE" w:rsidRPr="00817ECE" w:rsidRDefault="00817ECE">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00817ECE">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
@@ -13304,52 +13517,53 @@
   </w:num>
   <w:num w:numId="47" w16cid:durableId="2097283801">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1384524534">
     <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1275866401">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1054280768">
     <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="50"/>
+  <w:zoom w:percent="110"/>
   <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="28"/>
   <w:drawingGridVerticalSpacing w:val="28"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -13465,50 +13679,51 @@
     <w:rsid w:val="002C6CC6"/>
     <w:rsid w:val="002D5D58"/>
     <w:rsid w:val="002D6472"/>
     <w:rsid w:val="002E36F8"/>
     <w:rsid w:val="002E545B"/>
     <w:rsid w:val="002E7BC5"/>
     <w:rsid w:val="002F174F"/>
     <w:rsid w:val="002F53CA"/>
     <w:rsid w:val="002F5E18"/>
     <w:rsid w:val="00300EAD"/>
     <w:rsid w:val="00300F67"/>
     <w:rsid w:val="00304048"/>
     <w:rsid w:val="0030458A"/>
     <w:rsid w:val="00304D6D"/>
     <w:rsid w:val="00311926"/>
     <w:rsid w:val="00311BC8"/>
     <w:rsid w:val="0031709F"/>
     <w:rsid w:val="00326173"/>
     <w:rsid w:val="003331BC"/>
     <w:rsid w:val="00346FA8"/>
     <w:rsid w:val="00351717"/>
     <w:rsid w:val="003525A5"/>
     <w:rsid w:val="00366CD6"/>
     <w:rsid w:val="0036782A"/>
     <w:rsid w:val="00370B33"/>
+    <w:rsid w:val="00371F7D"/>
     <w:rsid w:val="00375922"/>
     <w:rsid w:val="00380D4F"/>
     <w:rsid w:val="00381F28"/>
     <w:rsid w:val="003853DA"/>
     <w:rsid w:val="00392DEB"/>
     <w:rsid w:val="003A4CBB"/>
     <w:rsid w:val="003A57B8"/>
     <w:rsid w:val="003C400E"/>
     <w:rsid w:val="003C42F0"/>
     <w:rsid w:val="003D5DC0"/>
     <w:rsid w:val="003E008C"/>
     <w:rsid w:val="003E4D55"/>
     <w:rsid w:val="003F138D"/>
     <w:rsid w:val="003F4F75"/>
     <w:rsid w:val="004115F4"/>
     <w:rsid w:val="00425D69"/>
     <w:rsid w:val="004301AB"/>
     <w:rsid w:val="004305A8"/>
     <w:rsid w:val="004365EC"/>
     <w:rsid w:val="004407F5"/>
     <w:rsid w:val="0044290E"/>
     <w:rsid w:val="00443F08"/>
     <w:rsid w:val="00446DA4"/>
     <w:rsid w:val="00446F6B"/>
     <w:rsid w:val="0045266B"/>
@@ -13784,83 +13999,85 @@
     <w:rsid w:val="00CB51D2"/>
     <w:rsid w:val="00CB60C3"/>
     <w:rsid w:val="00CB7325"/>
     <w:rsid w:val="00CC23BC"/>
     <w:rsid w:val="00CC602D"/>
     <w:rsid w:val="00CD0E36"/>
     <w:rsid w:val="00CD2F62"/>
     <w:rsid w:val="00CE0918"/>
     <w:rsid w:val="00CE26F4"/>
     <w:rsid w:val="00CF0302"/>
     <w:rsid w:val="00CF5415"/>
     <w:rsid w:val="00CF62FE"/>
     <w:rsid w:val="00D01D98"/>
     <w:rsid w:val="00D0285B"/>
     <w:rsid w:val="00D120DF"/>
     <w:rsid w:val="00D23E7C"/>
     <w:rsid w:val="00D26E65"/>
     <w:rsid w:val="00D26EBA"/>
     <w:rsid w:val="00D27051"/>
     <w:rsid w:val="00D33F7B"/>
     <w:rsid w:val="00D373F5"/>
     <w:rsid w:val="00D44C91"/>
     <w:rsid w:val="00D46A35"/>
     <w:rsid w:val="00D47234"/>
     <w:rsid w:val="00D477DA"/>
+    <w:rsid w:val="00D50546"/>
     <w:rsid w:val="00D51DCC"/>
     <w:rsid w:val="00D56778"/>
     <w:rsid w:val="00D56CB3"/>
     <w:rsid w:val="00D56F9A"/>
     <w:rsid w:val="00D73E23"/>
     <w:rsid w:val="00D85F22"/>
     <w:rsid w:val="00D92B0B"/>
     <w:rsid w:val="00D97EBF"/>
     <w:rsid w:val="00DA320A"/>
     <w:rsid w:val="00DA5E7F"/>
     <w:rsid w:val="00DB73DA"/>
     <w:rsid w:val="00DC0182"/>
     <w:rsid w:val="00DC278D"/>
     <w:rsid w:val="00DD1A37"/>
     <w:rsid w:val="00DD56CC"/>
     <w:rsid w:val="00DD6379"/>
     <w:rsid w:val="00DF164F"/>
     <w:rsid w:val="00DF4A28"/>
     <w:rsid w:val="00E006D2"/>
     <w:rsid w:val="00E02640"/>
     <w:rsid w:val="00E03B02"/>
     <w:rsid w:val="00E125F0"/>
     <w:rsid w:val="00E22AE6"/>
     <w:rsid w:val="00E30146"/>
     <w:rsid w:val="00E32908"/>
     <w:rsid w:val="00E50889"/>
     <w:rsid w:val="00E516A4"/>
     <w:rsid w:val="00E56562"/>
     <w:rsid w:val="00E76244"/>
     <w:rsid w:val="00E8242C"/>
     <w:rsid w:val="00E84A32"/>
     <w:rsid w:val="00E85F5B"/>
     <w:rsid w:val="00E86176"/>
+    <w:rsid w:val="00E91105"/>
     <w:rsid w:val="00E93CD1"/>
     <w:rsid w:val="00E9502F"/>
     <w:rsid w:val="00E9534F"/>
     <w:rsid w:val="00E974C0"/>
     <w:rsid w:val="00EA25E2"/>
     <w:rsid w:val="00EA3B8D"/>
     <w:rsid w:val="00EB2894"/>
     <w:rsid w:val="00EB2FD8"/>
     <w:rsid w:val="00EB5544"/>
     <w:rsid w:val="00EC72CB"/>
     <w:rsid w:val="00ED016C"/>
     <w:rsid w:val="00ED22FE"/>
     <w:rsid w:val="00EE2147"/>
     <w:rsid w:val="00EE48A0"/>
     <w:rsid w:val="00EE5004"/>
     <w:rsid w:val="00EF0E79"/>
     <w:rsid w:val="00F0549D"/>
     <w:rsid w:val="00F06E68"/>
     <w:rsid w:val="00F10733"/>
     <w:rsid w:val="00F10AB3"/>
     <w:rsid w:val="00F17802"/>
     <w:rsid w:val="00F306C5"/>
     <w:rsid w:val="00F33AF3"/>
     <w:rsid w:val="00F37216"/>
     <w:rsid w:val="00F40D57"/>
@@ -15325,78 +15542,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2953D2C7-D7BF-40D8-BE79-049CF4F18238}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>620</Words>
-  <Characters>4202</Characters>
+  <Words>621</Words>
+  <Characters>4209</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MAAPAR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4813</CharactersWithSpaces>
+  <CharactersWithSpaces>4821</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>8192089</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:helene.charlier@region-alsace.eu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>917547</vt:i4>
       </vt:variant>
       <vt:variant>