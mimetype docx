--- v0 (2026-03-20)
+++ v1 (2026-04-14)
@@ -12,51 +12,51 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="5A4C00A3" w14:textId="77777777" w:rsidR="00BC1914" w:rsidRPr="00B7530C" w:rsidRDefault="00BC1914">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30C14183" w14:textId="77777777" w:rsidR="000975AF" w:rsidRPr="00B7530C" w:rsidRDefault="000975AF" w:rsidP="009C66FF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00FAFF55" w14:textId="77777777" w:rsidR="000975AF" w:rsidRPr="00B7530C" w:rsidRDefault="000975AF" w:rsidP="009C66FF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -169,59 +169,70 @@
           <w:sz w:val="44"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B33D48">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mission d’assistance à maîtrise d’ouvrage dans le cadre d’un projet de rénovation énergétique d’une copropriété</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AF6F889" w14:textId="77777777" w:rsidR="00094DDE" w:rsidRPr="00B7530C" w:rsidRDefault="00094DDE" w:rsidP="00094DDE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46C066F8" w14:textId="3B5C220E" w:rsidR="00094DDE" w:rsidRDefault="00094DDE" w:rsidP="00094DDE">
+    <w:p w14:paraId="46C066F8" w14:textId="155EEF40" w:rsidR="00094DDE" w:rsidRPr="00D70D37" w:rsidRDefault="00D70D37" w:rsidP="00D70D37">
       <w:pPr>
         <w:ind w:right="-2"/>
-        <w:jc w:val="center"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70D37">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Version 28/01/2026</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="58935192" w14:textId="1A54EAF9" w:rsidR="00CE1542" w:rsidRDefault="00CE1542" w:rsidP="00094DDE">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46C71525" w14:textId="77777777" w:rsidR="00CE1542" w:rsidRPr="00B7530C" w:rsidRDefault="00CE1542" w:rsidP="00094DDE">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E3B086A" w14:textId="77777777" w:rsidR="00094DDE" w:rsidRPr="00B7530C" w:rsidRDefault="00094DDE" w:rsidP="00094DDE">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="center"/>
@@ -696,556 +707,501 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="AF0F2A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Obligations du syndicat des copropriétaires et du syndic</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BF1BA0A" w14:textId="77777777" w:rsidR="0095515C" w:rsidRPr="00B33D48" w:rsidRDefault="0095515C" w:rsidP="0095515C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="1068"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="AF0F2A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A1C64C3" w14:textId="39DC04DB" w:rsidR="0095515C" w:rsidRPr="00B33D48" w:rsidRDefault="00452BC2" w:rsidP="0095515C">
+    <w:p w14:paraId="51137D2B" w14:textId="5586EEDC" w:rsidR="00452BC2" w:rsidRPr="00B33D48" w:rsidRDefault="00452BC2" w:rsidP="0095515C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="AF0F2A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B33D48">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="AF0F2A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Participation financière </w:t>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>Les prestations demandées</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE0180E" w14:textId="77777777" w:rsidR="0095515C" w:rsidRPr="0095515C" w:rsidRDefault="0095515C" w:rsidP="0095515C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CCD06BF" w14:textId="03C57ECE" w:rsidR="00452BC2" w:rsidRPr="0095515C" w:rsidRDefault="00452BC2" w:rsidP="0095515C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Climaxion</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="44BD658A" w14:textId="77777777" w:rsidR="0095515C" w:rsidRPr="00B33D48" w:rsidRDefault="0095515C" w:rsidP="0095515C">
+      </w:pPr>
+      <w:r w:rsidRPr="0095515C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phase conseil </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="277E4ED6" w14:textId="598F13E8" w:rsidR="0095515C" w:rsidRPr="0095515C" w:rsidRDefault="0095515C" w:rsidP="0095515C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
-        <w:ind w:left="1068"/>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="51137D2B" w14:textId="5586EEDC" w:rsidR="00452BC2" w:rsidRPr="00B33D48" w:rsidRDefault="00452BC2" w:rsidP="0095515C">
+      <w:r w:rsidRPr="0095515C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Objectifs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FB8737" w14:textId="5B424E8F" w:rsidR="0095515C" w:rsidRPr="0095515C" w:rsidRDefault="0095515C" w:rsidP="0095515C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095515C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="001B670C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>â</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095515C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ches attendues</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034DBDC6" w14:textId="64949185" w:rsidR="0095515C" w:rsidRPr="0095515C" w:rsidRDefault="0095515C" w:rsidP="0095515C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095515C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Réunions à tenir</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329F8005" w14:textId="23D782D8" w:rsidR="0095515C" w:rsidRPr="0095515C" w:rsidRDefault="0095515C" w:rsidP="0095515C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095515C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Livrables attendus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC36C3E" w14:textId="77777777" w:rsidR="0095515C" w:rsidRPr="0095515C" w:rsidRDefault="0095515C" w:rsidP="0095515C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="2880"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B022C08" w14:textId="0B61716C" w:rsidR="00452BC2" w:rsidRPr="0095515C" w:rsidRDefault="0095515C" w:rsidP="0095515C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095515C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Phase étude</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7681DB30" w14:textId="77777777" w:rsidR="0095515C" w:rsidRPr="0095515C" w:rsidRDefault="0095515C" w:rsidP="0095515C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095515C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Objectifs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC2AF8E" w14:textId="77777777" w:rsidR="0095515C" w:rsidRPr="0095515C" w:rsidRDefault="0095515C" w:rsidP="0095515C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095515C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Taches attendues</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD5C2D0" w14:textId="77777777" w:rsidR="0095515C" w:rsidRPr="0095515C" w:rsidRDefault="0095515C" w:rsidP="0095515C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095515C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Réunions à tenir</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3448E18D" w14:textId="4C251427" w:rsidR="0095515C" w:rsidRPr="0095515C" w:rsidRDefault="0095515C" w:rsidP="0095515C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095515C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Livrables attendus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4582F735" w14:textId="77777777" w:rsidR="0095515C" w:rsidRPr="0095515C" w:rsidRDefault="0095515C" w:rsidP="0095515C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="2880"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76818E8B" w14:textId="770225E6" w:rsidR="0095515C" w:rsidRPr="0095515C" w:rsidRDefault="0095515C" w:rsidP="0095515C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095515C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Phase travaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC6E1EA" w14:textId="77777777" w:rsidR="0095515C" w:rsidRPr="0095515C" w:rsidRDefault="0095515C" w:rsidP="0095515C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095515C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Objectifs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76074CDE" w14:textId="3063744C" w:rsidR="0095515C" w:rsidRPr="0095515C" w:rsidRDefault="0095515C" w:rsidP="0095515C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095515C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Livrables</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727164F8" w14:textId="77777777" w:rsidR="0095515C" w:rsidRPr="0095515C" w:rsidRDefault="0095515C" w:rsidP="0095515C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="2880"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EEFD8FB" w14:textId="089FBBC4" w:rsidR="0095515C" w:rsidRPr="00B33D48" w:rsidRDefault="0095515C" w:rsidP="0095515C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="AF0F2A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B33D48">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="AF0F2A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Les prestations demandées</w:t>
-[...424 lines deleted...]
-        </w:rPr>
         <w:t>Annexes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A287179" w14:textId="74147243" w:rsidR="00941932" w:rsidRPr="00452BC2" w:rsidRDefault="00941932" w:rsidP="0095515C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00452BC2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C961AB4" w14:textId="77777777" w:rsidR="00941932" w:rsidRPr="00B7530C" w:rsidRDefault="00941932">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -3089,496 +3045,134 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002C3494">
         <w:t>colllectif</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E664DD">
         <w:t> ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27864C33" w14:textId="3C8DB7BE" w:rsidR="00766088" w:rsidRPr="002C3494" w:rsidRDefault="00766088" w:rsidP="002C3494">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3494">
         <w:t>Tout autre document que le prestataire jugera nécessaire</w:t>
       </w:r>
       <w:r w:rsidR="00E664DD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB20C12" w14:textId="73E6F5E9" w:rsidR="001E6DD7" w:rsidRDefault="001E6DD7" w:rsidP="002B1E89">
+    <w:p w14:paraId="7E74D4B1" w14:textId="77777777" w:rsidR="001E6DD7" w:rsidRPr="00B7530C" w:rsidRDefault="001E6DD7" w:rsidP="002B1E89">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E74D4B1" w14:textId="77777777" w:rsidR="001E6DD7" w:rsidRPr="00B7530C" w:rsidRDefault="001E6DD7" w:rsidP="002B1E89">
+    <w:p w14:paraId="56C9A045" w14:textId="7E91395E" w:rsidR="001E6DD7" w:rsidRDefault="001E6DD7">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:szCs w:val="22"/>
-[...369 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="10166BBC" w14:textId="5DE227CA" w:rsidR="00BE452D" w:rsidRPr="00B33D48" w:rsidRDefault="00015AC8" w:rsidP="00B33D48">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc416163615"/>
       <w:r w:rsidRPr="00B33D48">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Les </w:t>
       </w:r>
       <w:r w:rsidR="00BE001A" w:rsidRPr="00B33D48">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00BE452D" w:rsidRPr="00B33D48">
         <w:t>restation</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33D48">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00BE452D" w:rsidRPr="00B33D48">
         <w:t xml:space="preserve"> demandée</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33D48">
         <w:t>s</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="481D547D" w14:textId="4624CEF5" w:rsidR="00416DF7" w:rsidRPr="00B33D48" w:rsidRDefault="00416DF7" w:rsidP="00416DF7">
       <w:pPr>
         <w:rPr>
           <w:color w:val="AF0F2A"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CAEB46E" w14:textId="680992F6" w:rsidR="00416DF7" w:rsidRDefault="00416DF7" w:rsidP="00416DF7">
+    <w:p w14:paraId="0CAEB46E" w14:textId="2452C881" w:rsidR="00416DF7" w:rsidRDefault="00416DF7" w:rsidP="00416DF7">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Compositon</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Composit</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC6E13">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> du devis détaillé avec 3 phases</w:t>
+        <w:t>on du devis détaillé avec 3 phases</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D247336" w14:textId="77777777" w:rsidR="00416DF7" w:rsidRPr="00416DF7" w:rsidRDefault="00416DF7" w:rsidP="00416DF7"/>
     <w:p w14:paraId="323D27D9" w14:textId="29B29B60" w:rsidR="001B078E" w:rsidRPr="001B078E" w:rsidRDefault="001B078E" w:rsidP="00173B92">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc99123811"/>
       <w:r w:rsidRPr="001B078E">
         <w:t>Phase conseil</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="001B078E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2E7CDB" w14:textId="77777777" w:rsidR="001B078E" w:rsidRPr="001B078E" w:rsidRDefault="001B078E" w:rsidP="001B078E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DB32783" w14:textId="636117DF" w:rsidR="000B0B3B" w:rsidRDefault="001B078E" w:rsidP="0002021C">
       <w:pPr>
@@ -3627,71 +3221,57 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000B0B3B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Rénov</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000B0B3B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
       <w:r w:rsidR="000D312F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>aux</w:t>
       </w:r>
       <w:r w:rsidR="000B0B3B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> critères </w:t>
-[...6 lines deleted...]
-        <w:t>C</w:t>
+        <w:t xml:space="preserve"> critères C</w:t>
       </w:r>
       <w:r w:rsidR="000D312F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>limaxion</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> de rénovation globale</w:t>
+        <w:t>limaxion de rénovation globale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7046A05C" w14:textId="14DF2D59" w:rsidR="001B078E" w:rsidRDefault="001B078E" w:rsidP="001B078E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50DB5BEA" w14:textId="77777777" w:rsidR="00416DF7" w:rsidRDefault="00416DF7" w:rsidP="001B078E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FB34A4C" w14:textId="7FCB8C03" w:rsidR="001B078E" w:rsidRDefault="000B0B3B" w:rsidP="0002021C">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc99123813"/>
@@ -3874,65 +3454,51 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000B0B3B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Renov</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000B0B3B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
       <w:r w:rsidR="000D312F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>aux</w:t>
       </w:r>
       <w:r w:rsidR="000B0B3B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> critères </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> sur la rénovation globale</w:t>
+        <w:t xml:space="preserve"> critères Climaxion sur la rénovation globale</w:t>
       </w:r>
       <w:r w:rsidR="00E664DD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t> ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E715870" w14:textId="08D1FA48" w:rsidR="001B078E" w:rsidRPr="000B0B3B" w:rsidRDefault="000B0B3B" w:rsidP="00700184">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Réaliser </w:t>
@@ -4128,50 +3694,51 @@
         <w:t>généralités sur les aides</w:t>
       </w:r>
       <w:r w:rsidR="00E664DD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t> ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E987822" w14:textId="1099470C" w:rsidR="001B078E" w:rsidRPr="000B0B3B" w:rsidRDefault="001B078E" w:rsidP="00700184">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B0B3B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Réunion de rendu de l’audit énergétique (si réalisé) et projection financière sommaire au regard des différents</w:t>
       </w:r>
       <w:r w:rsidR="007B67FD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> scénarios de travaux envisagés</w:t>
       </w:r>
       <w:r w:rsidR="00E664DD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t> ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A45786E" w14:textId="12D9E275" w:rsidR="001B078E" w:rsidRPr="000B0B3B" w:rsidRDefault="001B078E" w:rsidP="00700184">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -4316,51 +3883,50 @@
       <w:r w:rsidR="00E664DD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>és</w:t>
       </w:r>
       <w:r w:rsidR="00ED2C38">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> à certaines réunions si nécessaires.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6677F0D7" w14:textId="0CEDD0B9" w:rsidR="00ED2C38" w:rsidRPr="00ED2C38" w:rsidRDefault="00ED2C38" w:rsidP="0002021C">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc99123818"/>
       <w:r w:rsidRPr="00ED2C38">
-        <w:lastRenderedPageBreak/>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00E979AB">
         <w:t>â</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED2C38">
         <w:t>ches attendues</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="29EF6657" w14:textId="77777777" w:rsidR="00ED2C38" w:rsidRDefault="00ED2C38" w:rsidP="001B078E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25463407" w14:textId="3284BB8C" w:rsidR="00ED2C38" w:rsidRDefault="001B078E" w:rsidP="003B501B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
@@ -4388,67 +3954,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B524ABF" w14:textId="47E48F44" w:rsidR="00FB11A0" w:rsidRPr="00ED2C38" w:rsidRDefault="00FB11A0" w:rsidP="003B501B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Assurer l’inscription de la copropriété sur Coach </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> et compléter le suivi attendu en fon</w:t>
+        <w:t>Assurer l’inscription de la copropriété sur Coach Copro et compléter le suivi attendu en fon</w:t>
       </w:r>
       <w:r w:rsidR="00E664DD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ction de l’avancement du projet ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B1A2565" w14:textId="439903A6" w:rsidR="00ED2C38" w:rsidRPr="00ED2C38" w:rsidRDefault="001B078E" w:rsidP="007C60F0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED2C38">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -4814,50 +4364,51 @@
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc99123820"/>
       <w:r w:rsidRPr="00ED2C38">
         <w:t>Livrables</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="47CCB270" w14:textId="77777777" w:rsidR="00BF3737" w:rsidRPr="00BF3737" w:rsidRDefault="00BF3737" w:rsidP="00BF3737"/>
     <w:p w14:paraId="49957B16" w14:textId="42B80C9C" w:rsidR="001B078E" w:rsidRPr="00ED2C38" w:rsidRDefault="00BF3737" w:rsidP="00BF3737">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="001B078E" w:rsidRPr="00ED2C38">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>lan de financement détaillé comprenant les simu</w:t>
       </w:r>
       <w:r w:rsidR="006B4C3A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">lations financières collectives, les </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006B4C3A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>quote</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -5070,131 +4621,99 @@
       <w:r w:rsidR="00BF3737">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B1133B7" w14:textId="29967724" w:rsidR="00504DE9" w:rsidRPr="00504DE9" w:rsidRDefault="00504DE9" w:rsidP="00504DE9">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00504DE9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Finalisation des dossiers de subvention (MPR Copropriété et </w:t>
-[...15 lines deleted...]
-        <w:t>) et accompagnement du syndicat des copropriétaires jusqu’à l’obtention du sol</w:t>
+        <w:t>Finalisation des dossiers de subvention (MPR Copropriété et Climaxion) et accompagnement du syndicat des copropriétaires jusqu’à l’obtention du sol</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>de des subventions collectives</w:t>
       </w:r>
       <w:r w:rsidR="00BF3737">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DF9B485" w14:textId="6D5C3B1C" w:rsidR="00504DE9" w:rsidRPr="00504DE9" w:rsidRDefault="00504DE9" w:rsidP="00504DE9">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00504DE9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>S’assurer de la cohérence entre les éléments techniques du mémoire</w:t>
       </w:r>
       <w:r w:rsidR="00BF3737">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> technique</w:t>
       </w:r>
       <w:r w:rsidRPr="00504DE9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> et les travaux effectués, en lien avec le maitre d’œuvre</w:t>
+        <w:t xml:space="preserve"> Climaxion et les travaux effectués, en lien avec le maitre d’œuvre</w:t>
       </w:r>
       <w:r w:rsidR="00BF3737">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F8F1F45" w14:textId="3FEAF361" w:rsidR="00504DE9" w:rsidRPr="00504DE9" w:rsidRDefault="00504DE9" w:rsidP="00504DE9">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00504DE9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -5224,51 +4743,50 @@
       <w:r w:rsidRPr="00504DE9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>S’assurer que le contrat d’exploitation est revu en fonction des travaux réalisés (réorientation vers un prestataire spécialisé le cas échéant)</w:t>
       </w:r>
       <w:r w:rsidR="00BF3737">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7DAD0B" w14:textId="319681FE" w:rsidR="00504DE9" w:rsidRDefault="00504DE9" w:rsidP="00801FE3">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc99123823"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Livrables</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="627AD180" w14:textId="77777777" w:rsidR="00504DE9" w:rsidRDefault="00504DE9" w:rsidP="00504DE9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16105C9E" w14:textId="2B9F8BF0" w:rsidR="00504DE9" w:rsidRDefault="00504DE9" w:rsidP="00504DE9">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
@@ -5388,51 +4906,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4ECD1284" w14:textId="77777777" w:rsidR="00E312D2" w:rsidRPr="00B7530C" w:rsidRDefault="00E312D2" w:rsidP="00424689">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69156691" w14:textId="77777777" w:rsidR="00E312D2" w:rsidRPr="00B33D48" w:rsidRDefault="00801FE3" w:rsidP="00B33D48">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:r w:rsidRPr="00B33D48">
         <w:t xml:space="preserve">Démarrer un projet de rénovation : le </w:t>
       </w:r>
       <w:r w:rsidR="00E312D2" w:rsidRPr="00B33D48">
         <w:t>bilan initial de la copropriété</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B4860C5" w14:textId="1C3CF1D0" w:rsidR="00801FE3" w:rsidRPr="00801FE3" w:rsidRDefault="00B33D48" w:rsidP="00B33D48">
+    <w:p w14:paraId="7B4860C5" w14:textId="1C3CF1D0" w:rsidR="00801FE3" w:rsidRPr="00801FE3" w:rsidRDefault="00250978" w:rsidP="00B33D48">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00801FE3" w:rsidRPr="00801FE3">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>http://www.coproprieterre.org/agir/les-etapes-de-la-renovation/demarrer-le-projet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4E4242A1" w14:textId="77777777" w:rsidR="00424689" w:rsidRPr="00B7530C" w:rsidRDefault="00424689" w:rsidP="00B33D48">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F030AA8" w14:textId="77777777" w:rsidR="00424689" w:rsidRPr="00B7530C" w:rsidRDefault="00424689" w:rsidP="00B33D48">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12BCA5A7" w14:textId="3E71A74E" w:rsidR="00424689" w:rsidRPr="00B7530C" w:rsidRDefault="00424689" w:rsidP="00424689">
       <w:pPr>
@@ -5470,61 +4988,51 @@
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="282EFDAB" w14:textId="77777777" w:rsidR="00424689" w:rsidRPr="00B7530C" w:rsidRDefault="00424689" w:rsidP="00424689">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B7530C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Décret n° 2012-111 du 27 janvier 2012 relatif à l'obligatio</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">n de réalisation d'un audit énergétique pour les bâtiments à usage principal d'habitation en copropriété de cinquante lots ou plus et à la réglementation thermique des bâtiments neufs </w:t>
+        <w:t xml:space="preserve">Décret n° 2012-111 du 27 janvier 2012 relatif à l'obligation de réalisation d'un audit énergétique pour les bâtiments à usage principal d'habitation en copropriété de cinquante lots ou plus et à la réglementation thermique des bâtiments neufs </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00B7530C">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000025208972&amp;dateTexte=&amp;categorieLien=id</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2DC6473D" w14:textId="77777777" w:rsidR="00424689" w:rsidRPr="00B7530C" w:rsidRDefault="00424689" w:rsidP="00424689">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AA7B8E4" w14:textId="77777777" w:rsidR="00424689" w:rsidRPr="00B7530C" w:rsidRDefault="00424689" w:rsidP="00424689">
       <w:pPr>
@@ -5576,50 +5084,51 @@
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CD36F62" w14:textId="77777777" w:rsidR="00424689" w:rsidRPr="00B7530C" w:rsidRDefault="00424689" w:rsidP="00424689">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B7530C">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">GUIDE UNARC : Comment </w:t>
       </w:r>
       <w:r w:rsidRPr="00B7530C">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">obtenir un audit efficace ? </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00B7530C">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://www.unarc.asso.fr/sites/default/files/files/Mini-Guide-Audit-V6-Web.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2664CD28" w14:textId="77777777" w:rsidR="00424689" w:rsidRPr="00B7530C" w:rsidRDefault="00424689" w:rsidP="00424689">
       <w:pPr>
         <w:ind w:left="720" w:right="-2"/>
@@ -5678,67 +5187,57 @@
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> subventions potentielles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EB0E871" w14:textId="77777777" w:rsidR="00BB4DDA" w:rsidRPr="00B7530C" w:rsidRDefault="00BB4DDA" w:rsidP="00BB4DDA">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23D21EAE" w14:textId="5377587D" w:rsidR="00262369" w:rsidRPr="00B7530C" w:rsidRDefault="00726961" w:rsidP="00BB4DDA">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Climaxion</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> : </w:t>
+        <w:t xml:space="preserve">Climaxion : </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00262369" w:rsidRPr="00B7530C">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://www.climaxion.fr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4EEFB4B4" w14:textId="00FA0A7F" w:rsidR="00262369" w:rsidRPr="00B7530C" w:rsidRDefault="00726961" w:rsidP="00BB4DDA">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -5845,183 +5344,183 @@
     <w:p w14:paraId="78D262AE" w14:textId="305DA2F8" w:rsidR="001604E1" w:rsidRDefault="001604E1" w:rsidP="00B33D48">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55D55DA2" w14:textId="77777777" w:rsidR="001604E1" w:rsidRPr="001604E1" w:rsidRDefault="001604E1" w:rsidP="001604E1"/>
     <w:p w14:paraId="47EEF8D6" w14:textId="77777777" w:rsidR="001604E1" w:rsidRPr="001604E1" w:rsidRDefault="001604E1" w:rsidP="001604E1"/>
     <w:p w14:paraId="127FDA4A" w14:textId="77777777" w:rsidR="001604E1" w:rsidRPr="001604E1" w:rsidRDefault="001604E1" w:rsidP="001604E1"/>
     <w:p w14:paraId="0DD24748" w14:textId="77777777" w:rsidR="001604E1" w:rsidRPr="001604E1" w:rsidRDefault="001604E1" w:rsidP="001604E1"/>
     <w:p w14:paraId="03FC1B48" w14:textId="77777777" w:rsidR="001604E1" w:rsidRPr="001604E1" w:rsidRDefault="001604E1" w:rsidP="001604E1"/>
     <w:sectPr w:rsidR="001604E1" w:rsidRPr="001604E1" w:rsidSect="00456DBC">
       <w:headerReference w:type="even" r:id="rId20"/>
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:footerReference w:type="default" r:id="rId22"/>
       <w:headerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="651F8204" w14:textId="77777777" w:rsidR="001C3FB0" w:rsidRDefault="001C3FB0" w:rsidP="000975AF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="15288365" w14:textId="77777777" w:rsidR="001C3FB0" w:rsidRDefault="001C3FB0" w:rsidP="000975AF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="53F351A9" w14:textId="77777777" w:rsidR="003216E2" w:rsidRDefault="003216E2">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3890A04E" w14:textId="77777777" w:rsidR="003216E2" w:rsidRDefault="003216E2">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="24477321" w14:textId="77777777" w:rsidR="006212E4" w:rsidRDefault="006212E4" w:rsidP="006212E4">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D9C214A" wp14:editId="09B5C929">
           <wp:extent cx="2979420" cy="464820"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="110" name="Image 110"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -6050,51 +5549,51 @@
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="64187F32" w14:textId="77777777" w:rsidR="003216E2" w:rsidRDefault="003216E2">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="0"/>
       </w:tabs>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="175B0F1A" w14:textId="7918ADE7" w:rsidR="009F38CF" w:rsidRDefault="00B33D48">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r w:rsidRPr="00B33D48">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:noProof/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D359EED" wp14:editId="35325020">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-22860</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2905200" cy="828000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="1" name="Image 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -6125,247 +5624,189 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="1B5F19C9" w14:textId="30F31927" w:rsidR="003216E2" w:rsidRDefault="003216E2" w:rsidP="009F38CF">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-712269910"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="3D068BCE" w14:textId="185DB4DA" w:rsidR="001771A3" w:rsidRPr="00126302" w:rsidRDefault="001771A3" w:rsidP="001771A3">
+      <w:p w14:paraId="3D068BCE" w14:textId="4D2B2482" w:rsidR="001771A3" w:rsidRPr="00126302" w:rsidRDefault="00C84C2A" w:rsidP="001771A3">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="left"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="0043748B">
-[...6 lines deleted...]
-        </w:r>
         <w:r>
-          <w:rPr>
-[...48 lines deleted...]
-        <w:r w:rsidR="00C84C2A">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t xml:space="preserve">                             </w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="3F2E2578" w14:textId="34E361AE" w:rsidR="00E640DB" w:rsidRDefault="00E640DB" w:rsidP="001771A3">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="left"/>
         </w:pPr>
         <w:r>
           <w:tab/>
         </w:r>
         <w:r>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B33D48">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="686038F2" w14:textId="77777777" w:rsidR="00E640DB" w:rsidRPr="00E640DB" w:rsidRDefault="00E640DB" w:rsidP="00E640DB">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7C59EF74" w14:textId="77777777" w:rsidR="001C3FB0" w:rsidRDefault="001C3FB0" w:rsidP="000975AF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4FF60BC5" w14:textId="77777777" w:rsidR="001C3FB0" w:rsidRDefault="001C3FB0" w:rsidP="000975AF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="6DC82044" w14:textId="77777777" w:rsidR="00EA29A2" w:rsidRDefault="00B33D48">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6DC82044" w14:textId="77777777" w:rsidR="00EA29A2" w:rsidRDefault="00250978">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="58C1A29B">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject6757870" o:spid="_x0000_s2060" type="#_x0000_t136" alt="" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:583.65pt;height:55.55pt;rotation:315;z-index:-251655168;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="DOCUMENT DE TRAVAIL"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="3124B801" w14:textId="77777777" w:rsidR="003216E2" w:rsidRDefault="00B33D48" w:rsidP="005D7945">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3124B801" w14:textId="77777777" w:rsidR="003216E2" w:rsidRDefault="00250978" w:rsidP="005D7945">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:ind w:left="-1418"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="570C9F5A">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
@@ -6420,51 +5861,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7741748" cy="842851"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="65A1F9F9" w14:textId="039EE7A6" w:rsidR="003216E2" w:rsidRDefault="00B33D48" w:rsidP="005D7945">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:ind w:left="-1418"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00B33D48">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:noProof/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0229786A" wp14:editId="06468406">
           <wp:extent cx="7560000" cy="1278000"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:docPr id="8" name="Image 8"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name=""/>
@@ -6477,153 +5918,153 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7560000" cy="1278000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="003216E2">
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7D7CEC08" w14:textId="77777777" w:rsidR="00EA29A2" w:rsidRDefault="00B33D48">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7D7CEC08" w14:textId="77777777" w:rsidR="00EA29A2" w:rsidRDefault="00250978">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="5D6AE607">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject6757879" o:spid="_x0000_s2051" type="#_x0000_t136" alt="" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:583.65pt;height:55.55pt;rotation:315;z-index:-251636736;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="DOCUMENT DE TRAVAIL"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="619845D9" w14:textId="2DB441F0" w:rsidR="00EA29A2" w:rsidRDefault="00EA29A2">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0BBA58B6" w14:textId="77777777" w:rsidR="00EA29A2" w:rsidRDefault="00B33D48">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0BBA58B6" w14:textId="77777777" w:rsidR="00EA29A2" w:rsidRDefault="00250978">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="6C7DC48E">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject6757878" o:spid="_x0000_s2049" type="#_x0000_t136" alt="" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:583.65pt;height:55.55pt;rotation:315;z-index:-251638784;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="DOCUMENT DE TRAVAIL"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="031F5B8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4DFE6C6E"/>
     <w:lvl w:ilvl="0" w:tplc="69D81282">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="708"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -9477,315 +8918,317 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="909921640">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="612398737">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1821996653">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="707680206">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="653221213">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="992417195">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="13579719">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1645430342">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="499391787">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1825006432">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="959726187">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="807941981">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="993022274">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="300159754">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="197279939">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1349061404">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="5"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="503474493">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="272834095">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="819661161">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1693140977">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="677192225">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1292052439">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1414820119">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1434785122">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1132093400">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="420755947">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="2075085589">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="67969746">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="2000569460">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="880626325">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="576280589">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="372460977">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1852597734">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="108"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2061"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009C66FF"/>
     <w:rsid w:val="000038BF"/>
     <w:rsid w:val="00011371"/>
     <w:rsid w:val="00015AC8"/>
     <w:rsid w:val="0002021C"/>
     <w:rsid w:val="0002271F"/>
     <w:rsid w:val="0005272C"/>
     <w:rsid w:val="00052F44"/>
     <w:rsid w:val="00053899"/>
     <w:rsid w:val="00063057"/>
     <w:rsid w:val="00070239"/>
     <w:rsid w:val="000836D0"/>
     <w:rsid w:val="00094DDE"/>
     <w:rsid w:val="00094E65"/>
     <w:rsid w:val="000975AF"/>
     <w:rsid w:val="000A2473"/>
     <w:rsid w:val="000B0B3B"/>
     <w:rsid w:val="000C255B"/>
     <w:rsid w:val="000C56A6"/>
     <w:rsid w:val="000D312F"/>
     <w:rsid w:val="000E4C48"/>
     <w:rsid w:val="000F0FFE"/>
     <w:rsid w:val="001046B9"/>
     <w:rsid w:val="001150CB"/>
     <w:rsid w:val="00124F56"/>
     <w:rsid w:val="00125D3C"/>
     <w:rsid w:val="00126302"/>
     <w:rsid w:val="00131359"/>
     <w:rsid w:val="0015471A"/>
     <w:rsid w:val="001604E1"/>
     <w:rsid w:val="00166F97"/>
     <w:rsid w:val="00173B92"/>
     <w:rsid w:val="001771A3"/>
     <w:rsid w:val="00183518"/>
     <w:rsid w:val="001A3DFF"/>
     <w:rsid w:val="001B078E"/>
     <w:rsid w:val="001B0F79"/>
     <w:rsid w:val="001B670C"/>
     <w:rsid w:val="001C3FB0"/>
     <w:rsid w:val="001E0DE8"/>
     <w:rsid w:val="001E5537"/>
     <w:rsid w:val="001E6DD7"/>
     <w:rsid w:val="001F104E"/>
     <w:rsid w:val="001F45AA"/>
     <w:rsid w:val="00205B84"/>
+    <w:rsid w:val="00250978"/>
     <w:rsid w:val="002617C5"/>
     <w:rsid w:val="00262255"/>
     <w:rsid w:val="00262369"/>
     <w:rsid w:val="002642D5"/>
     <w:rsid w:val="002A4720"/>
     <w:rsid w:val="002A488A"/>
     <w:rsid w:val="002B1E89"/>
     <w:rsid w:val="002B6EDA"/>
     <w:rsid w:val="002C3494"/>
     <w:rsid w:val="002C6B21"/>
     <w:rsid w:val="002D7184"/>
     <w:rsid w:val="003044BF"/>
     <w:rsid w:val="003216E2"/>
     <w:rsid w:val="003236A3"/>
     <w:rsid w:val="00327B02"/>
     <w:rsid w:val="00335E89"/>
     <w:rsid w:val="003512D0"/>
     <w:rsid w:val="00382B7E"/>
     <w:rsid w:val="003A7547"/>
     <w:rsid w:val="003B501B"/>
     <w:rsid w:val="003E4154"/>
     <w:rsid w:val="00400EFE"/>
     <w:rsid w:val="004054DA"/>
     <w:rsid w:val="00416DF7"/>
     <w:rsid w:val="00424689"/>
@@ -9826,193 +9269,201 @@
     <w:rsid w:val="00670AFD"/>
     <w:rsid w:val="00674EFF"/>
     <w:rsid w:val="006B4C3A"/>
     <w:rsid w:val="00700184"/>
     <w:rsid w:val="0071668B"/>
     <w:rsid w:val="00726961"/>
     <w:rsid w:val="00727277"/>
     <w:rsid w:val="00742053"/>
     <w:rsid w:val="00755FEB"/>
     <w:rsid w:val="00766088"/>
     <w:rsid w:val="00796DFA"/>
     <w:rsid w:val="007A6B93"/>
     <w:rsid w:val="007B2083"/>
     <w:rsid w:val="007B67FD"/>
     <w:rsid w:val="007C60F0"/>
     <w:rsid w:val="007C68F9"/>
     <w:rsid w:val="007F7E5B"/>
     <w:rsid w:val="00800CF9"/>
     <w:rsid w:val="00801FE3"/>
     <w:rsid w:val="008039CB"/>
     <w:rsid w:val="0082611F"/>
     <w:rsid w:val="00846621"/>
     <w:rsid w:val="00865DB9"/>
     <w:rsid w:val="00882890"/>
     <w:rsid w:val="00895E8E"/>
+    <w:rsid w:val="008967A0"/>
     <w:rsid w:val="008A7704"/>
     <w:rsid w:val="008B1217"/>
     <w:rsid w:val="008D31AA"/>
     <w:rsid w:val="008F04DD"/>
     <w:rsid w:val="008F3398"/>
     <w:rsid w:val="0090044A"/>
     <w:rsid w:val="009039BC"/>
     <w:rsid w:val="009048F9"/>
     <w:rsid w:val="00914D7F"/>
     <w:rsid w:val="00915AE5"/>
     <w:rsid w:val="0092662C"/>
     <w:rsid w:val="00935F59"/>
     <w:rsid w:val="00941932"/>
     <w:rsid w:val="00953032"/>
     <w:rsid w:val="0095515C"/>
     <w:rsid w:val="00973242"/>
     <w:rsid w:val="00973301"/>
     <w:rsid w:val="00977639"/>
     <w:rsid w:val="009819D1"/>
     <w:rsid w:val="0098397E"/>
     <w:rsid w:val="009A6029"/>
     <w:rsid w:val="009B4F9F"/>
     <w:rsid w:val="009C0878"/>
     <w:rsid w:val="009C66FF"/>
     <w:rsid w:val="009C7712"/>
     <w:rsid w:val="009C7B87"/>
     <w:rsid w:val="009D336A"/>
     <w:rsid w:val="009F38CF"/>
     <w:rsid w:val="00A00F7A"/>
     <w:rsid w:val="00A04F90"/>
     <w:rsid w:val="00A37082"/>
     <w:rsid w:val="00A46521"/>
     <w:rsid w:val="00A54EBD"/>
+    <w:rsid w:val="00A60E68"/>
     <w:rsid w:val="00A66C81"/>
     <w:rsid w:val="00A678A2"/>
     <w:rsid w:val="00A8588E"/>
     <w:rsid w:val="00A94ED0"/>
     <w:rsid w:val="00AA5275"/>
     <w:rsid w:val="00AB0D61"/>
+    <w:rsid w:val="00AC6E13"/>
     <w:rsid w:val="00AC7E97"/>
     <w:rsid w:val="00AF04E7"/>
     <w:rsid w:val="00AF2679"/>
     <w:rsid w:val="00AF7027"/>
     <w:rsid w:val="00B14842"/>
     <w:rsid w:val="00B30A9F"/>
     <w:rsid w:val="00B33D48"/>
     <w:rsid w:val="00B52D28"/>
     <w:rsid w:val="00B64130"/>
     <w:rsid w:val="00B7530C"/>
     <w:rsid w:val="00B81A89"/>
     <w:rsid w:val="00BB4DDA"/>
     <w:rsid w:val="00BC1914"/>
     <w:rsid w:val="00BC47FA"/>
     <w:rsid w:val="00BE001A"/>
     <w:rsid w:val="00BE452D"/>
     <w:rsid w:val="00BE601D"/>
     <w:rsid w:val="00BF3737"/>
     <w:rsid w:val="00C10C94"/>
     <w:rsid w:val="00C54505"/>
     <w:rsid w:val="00C648F6"/>
     <w:rsid w:val="00C77B85"/>
     <w:rsid w:val="00C84C2A"/>
     <w:rsid w:val="00CE1542"/>
+    <w:rsid w:val="00CE6A93"/>
     <w:rsid w:val="00CE76C7"/>
     <w:rsid w:val="00D20CB1"/>
+    <w:rsid w:val="00D416D0"/>
     <w:rsid w:val="00D56F21"/>
     <w:rsid w:val="00D57C60"/>
+    <w:rsid w:val="00D70D37"/>
     <w:rsid w:val="00D771C1"/>
     <w:rsid w:val="00DA2D6B"/>
     <w:rsid w:val="00DB7BC0"/>
     <w:rsid w:val="00DB7C00"/>
     <w:rsid w:val="00DD1902"/>
     <w:rsid w:val="00DD2F1C"/>
     <w:rsid w:val="00DD77B6"/>
     <w:rsid w:val="00DF46AB"/>
     <w:rsid w:val="00E312D2"/>
     <w:rsid w:val="00E31CAE"/>
+    <w:rsid w:val="00E42640"/>
     <w:rsid w:val="00E538AB"/>
     <w:rsid w:val="00E63FBC"/>
     <w:rsid w:val="00E640DB"/>
     <w:rsid w:val="00E664DD"/>
     <w:rsid w:val="00E77E49"/>
     <w:rsid w:val="00E979AB"/>
     <w:rsid w:val="00EA29A2"/>
     <w:rsid w:val="00ED2C38"/>
     <w:rsid w:val="00EF1733"/>
     <w:rsid w:val="00F14E0F"/>
     <w:rsid w:val="00F21B43"/>
     <w:rsid w:val="00F336D5"/>
     <w:rsid w:val="00F56789"/>
     <w:rsid w:val="00F6551E"/>
     <w:rsid w:val="00F7236A"/>
+    <w:rsid w:val="00F878C7"/>
     <w:rsid w:val="00F95599"/>
     <w:rsid w:val="00F9574C"/>
     <w:rsid w:val="00FB11A0"/>
     <w:rsid w:val="00FB4139"/>
     <w:rsid w:val="00FC29EA"/>
     <w:rsid w:val="00FF10A3"/>
     <w:rsid w:val="00FF2EBA"/>
     <w:rsid w:val="00FF606F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2061"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4C7B87B9"/>
   <w15:docId w15:val="{4FACA53B-3DEF-4869-A019-0D985684207B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10340,50 +9791,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002C3494"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="005B6BFF"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="3"/>
@@ -11065,51 +10521,51 @@
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00173B92"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="440"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="2112359815">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.climaxion.fr/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unarc.asso.fr/sites/default/files/files/Mini-Guide-Audit-V6-Web.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legifrance.gouv.fr/affichTexte.do;jsessionid=?cidTexte=JORFTEXT000027262746&amp;dateTexte=&amp;oldAction=rechJO&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000025208972&amp;dateTexte=&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cercad.fr/IMG/pdf/guide_ademe_-_contrats_d_exploitation_de_chauffage_en_coproprietes.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coproprieterre.org/agir/les-etapes-de-la-renovation/demarrer-le-projet/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
@@ -11406,69 +10862,69 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEB60F87-AE45-4812-9538-DCFD175292BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1988</Words>
-  <Characters>10939</Characters>
+  <Words>1850</Words>
+  <Characters>10175</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>91</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>84</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12902</CharactersWithSpaces>
+  <CharactersWithSpaces>12001</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>PERRIN Gautier</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>